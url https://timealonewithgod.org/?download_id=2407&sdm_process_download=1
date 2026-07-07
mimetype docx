--- v0 (2026-05-04)
+++ v1 (2026-07-07)
@@ -1270,51 +1270,63 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“When the neighboring peoples bring merchandise or grain to sell on the Sabbath, we will not buy from them on the Sabbath or on any holy day. Every seventh year we will forgo working the land and will cancel all debts.”</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Specifically it is a promise to observe the Sabbath rest, as well as the Jubilee rest as commanded by God. In these modern times, it is rare to find any Christian observing the Sabbath, much less the year of Jubilee. Do these issues have any implications on the modern Christian? Do you think these commands are something we should take seriously or they no longer hold because we are no longer under Law but under Spirit?</w:t>
+        <w:t xml:space="preserve"> Specifically it is a promise to observe the Sabbath rest, as well as the Sabbath year, where the land is allowed to remain fallow every seven years, as commanded by God. The cancellation of debt </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was stipulated</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Deuteronomy 15. In these modern times, it is rare to find any Christian observing the Sabbath, much less entertaining the idea of cancelling debts. Do these issues have any implications on the modern Christian? Do you think these commands are something we should take seriously or they no longer hold because we are no longer under Law but under Spirit?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="1155cc"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="1155cc"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">